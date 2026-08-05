--- v0 (2026-01-16)
+++ v1 (2026-08-05)
@@ -30,94 +30,94 @@
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://itschwed-my.sharepoint.com/personal/info_schwed_org/Documents/1_BUSINESS/1 URLAUBSPLANER/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="723" documentId="8_{300AA520-BA54-48CF-AF60-0561EF887E5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{838228DC-0FAC-4D52-9C1F-1044A513F3BA}"/>
+  <xr:revisionPtr revIDLastSave="727" documentId="8_{300AA520-BA54-48CF-AF60-0561EF887E5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{63D07C63-E19D-4F32-9565-76094104BEED}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="BMUd9WzGVPJByy3YK4pWDxdVCbRz3gBXJ6zwi8kHUw2QxKFWOIVbhV9SgmEkN/Jl/TX67YT2eD0ZZTNirK6AOw==" workbookSaltValue="iXeBqzB2mQpyEXZ3Nn9MEA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="803" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Arbeitshinweise" sheetId="15" r:id="rId1"/>
     <sheet name="VOLL-Versionen des Planers" sheetId="21" r:id="rId2"/>
     <sheet name="Vorlage versch. Fehlzeiten" sheetId="20" r:id="rId3"/>
     <sheet name="Mitarbeiter" sheetId="16" r:id="rId4"/>
     <sheet name="Feiertage" sheetId="17" r:id="rId5"/>
     <sheet name="Jahreskalender" sheetId="22" r:id="rId6"/>
     <sheet name="Urlaubsantrag und MA Übersicht" sheetId="23" r:id="rId7"/>
     <sheet name="Jan" sheetId="1" r:id="rId8"/>
     <sheet name="Feb" sheetId="4" r:id="rId9"/>
     <sheet name="Mär" sheetId="5" r:id="rId10"/>
     <sheet name="Apr" sheetId="6" r:id="rId11"/>
     <sheet name="Mai" sheetId="7" r:id="rId12"/>
     <sheet name="Jun" sheetId="8" r:id="rId13"/>
     <sheet name="Jul" sheetId="9" r:id="rId14"/>
     <sheet name="Aug" sheetId="10" r:id="rId15"/>
     <sheet name="Sep" sheetId="11" r:id="rId16"/>
     <sheet name="Okt" sheetId="12" r:id="rId17"/>
     <sheet name="Nov" sheetId="13" r:id="rId18"/>
     <sheet name="Dez" sheetId="14" r:id="rId19"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId20"/>
   </externalReferences>
   <definedNames>
     <definedName name="Feiertage" localSheetId="1">[1]Feiertage!$B$18:$B$37</definedName>
     <definedName name="Feiertage">Feiertage!$B$5:$B$23</definedName>
     <definedName name="Ferien">[1]Feiertage!$J$18:$L$25</definedName>
     <definedName name="StartJahr" localSheetId="1">[1]Feiertage!$B$2</definedName>
     <definedName name="StartJahr">Feiertage!$B$2</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B5" i="14" l="1"/>
   <c r="B5" i="13"/>
   <c r="B5" i="12"/>
   <c r="B5" i="11"/>
   <c r="B5" i="10"/>
   <c r="B5" i="9"/>
   <c r="B5" i="8"/>
   <c r="B5" i="7"/>
   <c r="B5" i="6"/>
   <c r="B4" i="6"/>
@@ -1666,60 +1666,60 @@
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="4"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -4134,89 +4134,89 @@
       <c r="C28" s="111"/>
       <c r="D28" s="111"/>
       <c r="E28" s="111"/>
       <c r="F28" s="111"/>
       <c r="G28" s="111"/>
       <c r="H28" s="111"/>
       <c r="I28" s="111"/>
       <c r="J28" s="111"/>
       <c r="K28" s="111"/>
     </row>
     <row r="29" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B29" s="112" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="111"/>
       <c r="D29" s="111"/>
       <c r="E29" s="111"/>
       <c r="F29" s="111"/>
       <c r="G29" s="111"/>
       <c r="H29" s="111"/>
       <c r="I29" s="111"/>
       <c r="J29" s="111"/>
       <c r="K29" s="111"/>
     </row>
     <row r="30" spans="1:14" ht="111.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="114" t="s">
+      <c r="B30" s="116" t="s">
         <v>45</v>
       </c>
-      <c r="C30" s="114"/>
-[...7 lines deleted...]
-      <c r="K30" s="114"/>
+      <c r="C30" s="116"/>
+      <c r="D30" s="116"/>
+      <c r="E30" s="116"/>
+      <c r="F30" s="116"/>
+      <c r="G30" s="116"/>
+      <c r="H30" s="116"/>
+      <c r="I30" s="116"/>
+      <c r="J30" s="116"/>
+      <c r="K30" s="116"/>
     </row>
     <row r="31" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B31" s="113" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="111"/>
       <c r="D31" s="111"/>
       <c r="E31" s="111"/>
       <c r="F31" s="111"/>
       <c r="G31" s="111"/>
       <c r="H31" s="111"/>
       <c r="I31" s="111"/>
       <c r="J31" s="111"/>
       <c r="K31" s="111"/>
     </row>
     <row r="32" spans="1:14" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="115" t="s">
+      <c r="B32" s="117" t="s">
         <v>46</v>
       </c>
-      <c r="C32" s="115"/>
-[...6 lines deleted...]
-      <c r="J32" s="115"/>
+      <c r="C32" s="117"/>
+      <c r="D32" s="117"/>
+      <c r="E32" s="117"/>
+      <c r="F32" s="117"/>
+      <c r="G32" s="117"/>
+      <c r="H32" s="117"/>
+      <c r="I32" s="117"/>
+      <c r="J32" s="117"/>
       <c r="K32" s="111"/>
       <c r="N32" s="66"/>
     </row>
     <row r="33" spans="2:14" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="38"/>
       <c r="N33" s="65"/>
     </row>
     <row r="34" spans="2:14" x14ac:dyDescent="0.25">
       <c r="N34" s="65"/>
     </row>
     <row r="35" spans="2:14" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="36" spans="2:14" customFormat="1" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" spans="2:14" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="38" spans="2:14" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="39" spans="2:14" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="40" spans="2:14" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="41" spans="2:14" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="42" spans="2:14" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="43" spans="2:14" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="44" spans="2:14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" spans="2:14" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="2:14" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="47" spans="2:14" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="48" spans="2:14" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="49" customFormat="1" x14ac:dyDescent="0.25"/>
@@ -17435,60 +17435,60 @@
     <col min="24" max="24" width="21.5703125" style="13" customWidth="1"/>
     <col min="25" max="16384" width="10.85546875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:32" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="29"/>
     </row>
     <row r="2" spans="2:32" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="X2" s="31"/>
     </row>
     <row r="3" spans="2:32" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="5"/>
     </row>
     <row r="4" spans="2:32" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="5"/>
     </row>
     <row r="5" spans="2:32" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="6"/>
       <c r="M5" s="11"/>
       <c r="N5" s="16"/>
     </row>
     <row r="6" spans="2:32" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="7"/>
     </row>
     <row r="7" spans="2:32" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="116"/>
-[...8 lines deleted...]
-      <c r="K7" s="116"/>
+      <c r="B7" s="114"/>
+      <c r="C7" s="114"/>
+      <c r="D7" s="114"/>
+      <c r="E7" s="114"/>
+      <c r="F7" s="114"/>
+      <c r="G7" s="114"/>
+      <c r="H7" s="114"/>
+      <c r="I7" s="114"/>
+      <c r="J7" s="114"/>
+      <c r="K7" s="114"/>
     </row>
     <row r="8" spans="2:32" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="38"/>
       <c r="AC8" s="14"/>
       <c r="AD8" s="14"/>
       <c r="AE8" s="14"/>
       <c r="AF8" s="14"/>
     </row>
     <row r="9" spans="2:32" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="75"/>
       <c r="C9" s="75"/>
       <c r="D9" s="75"/>
       <c r="E9" s="75"/>
       <c r="F9" s="75"/>
       <c r="G9" s="75"/>
       <c r="H9" s="75"/>
       <c r="I9" s="75"/>
       <c r="J9" s="75"/>
       <c r="AB9" s="15"/>
       <c r="AC9" s="16"/>
       <c r="AE9" s="15"/>
       <c r="AF9" s="15"/>
     </row>
     <row r="10" spans="2:32" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="75"/>
@@ -17517,100 +17517,100 @@
       <c r="I11" s="75"/>
       <c r="J11" s="75"/>
       <c r="AB11" s="15"/>
       <c r="AC11" s="31"/>
       <c r="AD11" s="15"/>
       <c r="AE11" s="17"/>
       <c r="AF11" s="17"/>
     </row>
     <row r="12" spans="2:32" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="75"/>
       <c r="G12" s="75"/>
       <c r="H12" s="75"/>
       <c r="I12" s="75"/>
       <c r="J12" s="75"/>
       <c r="AB12" s="15"/>
       <c r="AC12" s="31"/>
       <c r="AD12" s="15"/>
       <c r="AE12" s="17"/>
       <c r="AF12" s="17"/>
     </row>
     <row r="13" spans="2:32" ht="43.5" x14ac:dyDescent="0.25">
-      <c r="B13" s="117" t="s">
+      <c r="B13" s="115" t="s">
         <v>40</v>
       </c>
-      <c r="C13" s="117"/>
-[...14 lines deleted...]
-      <c r="R13" s="117"/>
+      <c r="C13" s="115"/>
+      <c r="D13" s="115"/>
+      <c r="E13" s="115"/>
+      <c r="F13" s="115"/>
+      <c r="G13" s="115"/>
+      <c r="H13" s="115"/>
+      <c r="I13" s="115"/>
+      <c r="J13" s="115"/>
+      <c r="K13" s="115"/>
+      <c r="L13" s="115"/>
+      <c r="M13" s="115"/>
+      <c r="N13" s="115"/>
+      <c r="O13" s="115"/>
+      <c r="P13" s="115"/>
+      <c r="Q13" s="115"/>
+      <c r="R13" s="115"/>
       <c r="AB13" s="15"/>
       <c r="AC13" s="16"/>
       <c r="AD13" s="15"/>
       <c r="AE13" s="30"/>
       <c r="AF13" s="17"/>
     </row>
     <row r="14" spans="2:32" ht="43.5" x14ac:dyDescent="0.5">
-      <c r="B14" s="117" t="s">
+      <c r="B14" s="115" t="s">
         <v>41</v>
       </c>
-      <c r="C14" s="117"/>
-[...8 lines deleted...]
-      <c r="L14" s="117"/>
+      <c r="C14" s="115"/>
+      <c r="D14" s="115"/>
+      <c r="E14" s="115"/>
+      <c r="F14" s="115"/>
+      <c r="G14" s="115"/>
+      <c r="H14" s="115"/>
+      <c r="I14" s="115"/>
+      <c r="J14" s="115"/>
+      <c r="K14" s="115"/>
+      <c r="L14" s="115"/>
       <c r="M14" s="93" t="s">
         <v>12</v>
       </c>
       <c r="N14" s="94" t="s">
         <v>13</v>
       </c>
       <c r="O14" s="95"/>
       <c r="P14" s="95"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="fgLn+oCKV7pPMZkG3P5UvgXwiz9n9/FCyDknLkoYKD8NT23IDcQO3S2n3llLjQh43sJfOU/3psZZWus2xpVD7A==" saltValue="VbbkzPdQpa+OQTJSmL7sUg==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="bO6Qk1yxNDi+G0U2bdSQNlqAeVoaT6NRuI/4++UipKCLy7fIsiRqpfaOUe8oceXTFo9ncqRJNSXLe+7cbBQXHg==" saltValue="y17vF5o+tBDqc/P3tjNoRQ==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" selectLockedCells="1"/>
   <mergeCells count="3">
     <mergeCell ref="B7:K7"/>
     <mergeCell ref="B13:R13"/>
     <mergeCell ref="B14:L14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="N14" r:id="rId1" xr:uid="{3449855C-2EC4-464E-B039-97EA2AE48193}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{908CFFEC-1EAD-4B51-8FFC-C7A497F6AA58}">
   <sheetPr codeName="Tabelle2">
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="B2:P8"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A5" workbookViewId="0">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>